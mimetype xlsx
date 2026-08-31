--- v0 (2026-07-01)
+++ v1 (2026-08-31)
@@ -12,146 +12,383 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>Correct</t>
   </si>
   <si>
     <t>Total Predictions</t>
   </si>
   <si>
     <t>Accuracy %</t>
   </si>
   <si>
+    <t>Ashutosh Sahu</t>
+  </si>
+  <si>
+    <t>ashutoshsahu1213@gmail.com</t>
+  </si>
+  <si>
+    <t>Shoib Bhat</t>
+  </si>
+  <si>
+    <t>bhatshoaib2283@gmail.com</t>
+  </si>
+  <si>
+    <t>Aditya</t>
+  </si>
+  <si>
+    <t>ay210406@gmail.com</t>
+  </si>
+  <si>
     <t>Saba Ansari</t>
   </si>
   <si>
     <t>saba@nebulainteractive.in</t>
   </si>
   <si>
+    <t>Aklibiya ksh</t>
+  </si>
+  <si>
+    <t>kshaklibiya1@gmail.com</t>
+  </si>
+  <si>
+    <t>Arpit Bangar</t>
+  </si>
+  <si>
+    <t>arpitbangar55@gmail.com</t>
+  </si>
+  <si>
+    <t>Snehal Mullick</t>
+  </si>
+  <si>
+    <t>snehalmullick07@gmail.com</t>
+  </si>
+  <si>
+    <t>Parth Munjal</t>
+  </si>
+  <si>
+    <t>parthmunjal64@gmail.com</t>
+  </si>
+  <si>
+    <t>Abdul Basith</t>
+  </si>
+  <si>
+    <t>flixpassion428@gmail.com</t>
+  </si>
+  <si>
+    <t>Sehran</t>
+  </si>
+  <si>
+    <t>haroonbeigh63160@gmail.com</t>
+  </si>
+  <si>
+    <t>Kanad</t>
+  </si>
+  <si>
+    <t>sanghitabhadra4@gmail.com</t>
+  </si>
+  <si>
+    <t>Sahil Mahey</t>
+  </si>
+  <si>
+    <t>sahil.mahey1@gmail.com</t>
+  </si>
+  <si>
+    <t>Vhei</t>
+  </si>
+  <si>
+    <t>kohima0020@gmail.com</t>
+  </si>
+  <si>
+    <t>Astha</t>
+  </si>
+  <si>
+    <t>astha@nebulainteractive.in</t>
+  </si>
+  <si>
+    <t>JOVAN Fernandes</t>
+  </si>
+  <si>
+    <t>jovangoa14@gmail.com</t>
+  </si>
+  <si>
+    <t>Royston C</t>
+  </si>
+  <si>
+    <t>get2roy@gmail.com</t>
+  </si>
+  <si>
+    <t>Hariom Shivhare</t>
+  </si>
+  <si>
+    <t>hariomshivhare003@gmail.com</t>
+  </si>
+  <si>
+    <t>Shivanshu singh</t>
+  </si>
+  <si>
+    <t>sanjaytomar2002@gmail.com</t>
+  </si>
+  <si>
+    <t>Sanjay</t>
+  </si>
+  <si>
+    <t>sanjusanjusanjay96@gmail.com</t>
+  </si>
+  <si>
+    <t>Anurav</t>
+  </si>
+  <si>
+    <t>anurav.jaju@gmail.com</t>
+  </si>
+  <si>
+    <t>shanavas shaji</t>
+  </si>
+  <si>
+    <t>shanavasshaji387@gmail.com</t>
+  </si>
+  <si>
+    <t>Zairempuii</t>
+  </si>
+  <si>
+    <t>zairemiralte02@gmail.com</t>
+  </si>
+  <si>
+    <t>Hasan bangi</t>
+  </si>
+  <si>
+    <t>bangihasan132@gmail.com</t>
+  </si>
+  <si>
+    <t>Sidra Maheen</t>
+  </si>
+  <si>
+    <t>sidramaheen483@gmail.com</t>
+  </si>
+  <si>
+    <t>Adnan Hussain</t>
+  </si>
+  <si>
+    <t>adnanhussain12779@gmail.com</t>
+  </si>
+  <si>
+    <t>Bradley</t>
+  </si>
+  <si>
+    <t>bradleyres89@gmail.com</t>
+  </si>
+  <si>
+    <t>Navaid</t>
+  </si>
+  <si>
+    <t>navaidkhan38@gmail.com</t>
+  </si>
+  <si>
+    <t>Aisher</t>
+  </si>
+  <si>
+    <t>aisher200710@gmail.com</t>
+  </si>
+  <si>
+    <t>Abu Rehan</t>
+  </si>
+  <si>
+    <t>aburehanrehan03@gmail.com</t>
+  </si>
+  <si>
+    <t>Khizer Choudhari</t>
+  </si>
+  <si>
+    <t>ckhizer5@gmail.com</t>
+  </si>
+  <si>
+    <t>Murtazaur Rohman</t>
+  </si>
+  <si>
+    <t>heym7337@gmail.com</t>
+  </si>
+  <si>
+    <t>Pushkar Rai</t>
+  </si>
+  <si>
+    <t>prai794@gmail.com</t>
+  </si>
+  <si>
+    <t>rohit bevinkatti</t>
+  </si>
+  <si>
+    <t>rbevinkatti@gmail.com</t>
+  </si>
+  <si>
+    <t>Hashir Shaikh</t>
+  </si>
+  <si>
+    <t>hashirrahmani30@gmail.com</t>
+  </si>
+  <si>
     <t>Iris Agrahari</t>
   </si>
   <si>
     <t>irisagrahariofficial@gmail.com</t>
   </si>
   <si>
+    <t>Saad Meena</t>
+  </si>
+  <si>
+    <t>practicalstyit@gmail.com</t>
+  </si>
+  <si>
+    <t>ansarisaba0y605@gmail.com</t>
+  </si>
+  <si>
+    <t>ansarisgaba0y605@gmail.com</t>
+  </si>
+  <si>
+    <t>Mokshes shah</t>
+  </si>
+  <si>
+    <t>moksh@gmail.com</t>
+  </si>
+  <si>
+    <t>ansarisnbgbcaba0y605@gmail.com</t>
+  </si>
+  <si>
+    <t>Rohan Patel</t>
+  </si>
+  <si>
+    <t>rohanpatel@gmail.com</t>
+  </si>
+  <si>
+    <t>rohanpatel123@gmail.com</t>
+  </si>
+  <si>
+    <t>rohanpatel00@gmail.com</t>
+  </si>
+  <si>
     <t>Shivani Sharan Bolshette</t>
   </si>
   <si>
     <t>shivanibolshette953@gmail.com</t>
   </si>
   <si>
-    <t>Saad Meena</t>
-[...10 lines deleted...]
-  <si>
     <t>ansarisaba0605@gmail.com</t>
   </si>
   <si>
-    <t>ansarisaba0y605@gmail.com</t>
-[...10 lines deleted...]
-  <si>
     <t>ansarisnbgaba0y605@gmail.com</t>
   </si>
   <si>
-    <t>ansarisnbgbcaba0y605@gmail.com</t>
-[...23 lines deleted...]
-    <t>rohanpatel00@gmail.com</t>
+    <t>Mewan Nongbet</t>
+  </si>
+  <si>
+    <t>mewannongbet@gmail.com</t>
+  </si>
+  <si>
+    <t>Nikhil Khandagale</t>
+  </si>
+  <si>
+    <t>ntiamk@gmail.com</t>
+  </si>
+  <si>
+    <t>Syed saud</t>
+  </si>
+  <si>
+    <t>saudsyed000@gmail.com</t>
+  </si>
+  <si>
+    <t>navaidsaifi@gmail.com</t>
+  </si>
+  <si>
+    <t>Om Raj Malik</t>
+  </si>
+  <si>
+    <t>malik.omraj.1489@gmail.com</t>
+  </si>
+  <si>
+    <t>Riyad John</t>
+  </si>
+  <si>
+    <t>riyadjohn29@gmail.com</t>
+  </si>
+  <si>
+    <t>Amaan Liyaquat Sayyed</t>
+  </si>
+  <si>
+    <t>amaansayyed2808@gmail.com</t>
+  </si>
+  <si>
+    <t>Harsh</t>
+  </si>
+  <si>
+    <t>singhrajnarayan1982@gmail.com</t>
+  </si>
+  <si>
+    <t>Muflih</t>
+  </si>
+  <si>
+    <t>muflih1353@gmail.com</t>
+  </si>
+  <si>
+    <t>Romana Mujawar</t>
+  </si>
+  <si>
+    <t>romanshk01@gmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -455,311 +692,1258 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G17"/>
+  <dimension ref="A1:G57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2">
-        <v>10</v>
+        <v>78</v>
       </c>
       <c r="E2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F2">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G2">
-        <v>25.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
+      <c r="D3">
+        <v>60</v>
+      </c>
+      <c r="E3">
+        <v>3</v>
+      </c>
       <c r="F3">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="G3">
+        <v>100.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
+      <c r="D4">
+        <v>50</v>
+      </c>
+      <c r="E4">
+        <v>2</v>
+      </c>
       <c r="F4">
         <v>2</v>
+      </c>
+      <c r="G4">
+        <v>100.0</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
+      <c r="D5">
+        <v>43</v>
+      </c>
+      <c r="E5">
+        <v>4</v>
+      </c>
       <c r="F5">
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="G5">
+        <v>100.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
+      <c r="D6">
+        <v>40</v>
+      </c>
+      <c r="E6">
+        <v>2</v>
+      </c>
       <c r="F6">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="G6">
+        <v>100.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="D7">
+        <v>40</v>
+      </c>
+      <c r="E7">
+        <v>2</v>
       </c>
       <c r="F7">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="G7">
+        <v>100.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>20</v>
+      </c>
+      <c r="D8">
+        <v>40</v>
+      </c>
+      <c r="E8">
+        <v>2</v>
       </c>
       <c r="F8">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="G8">
+        <v>100.0</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>22</v>
+      </c>
+      <c r="D9">
+        <v>40</v>
+      </c>
+      <c r="E9">
+        <v>2</v>
       </c>
       <c r="F9">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="G9">
+        <v>100.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>24</v>
+      </c>
+      <c r="D10">
+        <v>40</v>
+      </c>
+      <c r="E10">
+        <v>2</v>
       </c>
       <c r="F10">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="G10">
+        <v>66.67</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>26</v>
+      </c>
+      <c r="D11">
+        <v>40</v>
+      </c>
+      <c r="E11">
+        <v>2</v>
       </c>
       <c r="F11">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="G11">
+        <v>66.67</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>28</v>
+      </c>
+      <c r="D12">
+        <v>40</v>
+      </c>
+      <c r="E12">
+        <v>2</v>
       </c>
       <c r="F12">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="G12">
+        <v>66.67</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="D13">
+        <v>26</v>
+      </c>
+      <c r="E13">
+        <v>2</v>
       </c>
       <c r="F13">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="G13">
+        <v>100.0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="C14" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14">
         <v>26</v>
       </c>
+      <c r="E14">
+        <v>2</v>
+      </c>
       <c r="F14">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="G14">
+        <v>100.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>34</v>
+      </c>
+      <c r="D15">
+        <v>26</v>
+      </c>
+      <c r="E15">
+        <v>2</v>
       </c>
       <c r="F15">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="G15">
+        <v>66.67</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>36</v>
+      </c>
+      <c r="D16">
+        <v>26</v>
+      </c>
+      <c r="E16">
+        <v>2</v>
       </c>
       <c r="F16">
-        <v>6</v>
+        <v>3</v>
+      </c>
+      <c r="G16">
+        <v>66.67</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17">
+        <v>25</v>
+      </c>
+      <c r="E17">
+        <v>1</v>
+      </c>
+      <c r="F17">
+        <v>1</v>
+      </c>
+      <c r="G17">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18">
+        <v>25</v>
+      </c>
+      <c r="E18">
+        <v>1</v>
+      </c>
+      <c r="F18">
+        <v>1</v>
+      </c>
+      <c r="G18">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19">
+        <v>18</v>
+      </c>
+      <c r="B19" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19">
+        <v>25</v>
+      </c>
+      <c r="E19">
+        <v>1</v>
+      </c>
+      <c r="F19">
+        <v>1</v>
+      </c>
+      <c r="G19">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20">
+        <v>19</v>
+      </c>
+      <c r="B20" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" t="s">
+        <v>44</v>
+      </c>
+      <c r="D20">
+        <v>25</v>
+      </c>
+      <c r="E20">
+        <v>1</v>
+      </c>
+      <c r="F20">
+        <v>1</v>
+      </c>
+      <c r="G20">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21">
+        <v>20</v>
+      </c>
+      <c r="B21" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21">
+        <v>25</v>
+      </c>
+      <c r="E21">
+        <v>1</v>
+      </c>
+      <c r="F21">
+        <v>2</v>
+      </c>
+      <c r="G21">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22">
+        <v>21</v>
+      </c>
+      <c r="B22" t="s">
+        <v>47</v>
+      </c>
+      <c r="C22" t="s">
+        <v>48</v>
+      </c>
+      <c r="D22">
+        <v>25</v>
+      </c>
+      <c r="E22">
+        <v>1</v>
+      </c>
+      <c r="F22">
+        <v>2</v>
+      </c>
+      <c r="G22">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23">
+        <v>22</v>
+      </c>
+      <c r="B23" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" t="s">
+        <v>50</v>
+      </c>
+      <c r="D23">
+        <v>20</v>
+      </c>
+      <c r="E23">
+        <v>1</v>
+      </c>
+      <c r="F23">
+        <v>1</v>
+      </c>
+      <c r="G23">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24">
+        <v>23</v>
+      </c>
+      <c r="B24" t="s">
+        <v>51</v>
+      </c>
+      <c r="C24" t="s">
+        <v>52</v>
+      </c>
+      <c r="D24">
+        <v>20</v>
+      </c>
+      <c r="E24">
+        <v>1</v>
+      </c>
+      <c r="F24">
+        <v>1</v>
+      </c>
+      <c r="G24">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25">
         <v>24</v>
       </c>
-      <c r="C17" t="s">
+      <c r="B25" t="s">
+        <v>53</v>
+      </c>
+      <c r="C25" t="s">
+        <v>54</v>
+      </c>
+      <c r="D25">
+        <v>20</v>
+      </c>
+      <c r="E25">
+        <v>1</v>
+      </c>
+      <c r="F25">
+        <v>1</v>
+      </c>
+      <c r="G25">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26">
+        <v>25</v>
+      </c>
+      <c r="B26" t="s">
+        <v>55</v>
+      </c>
+      <c r="C26" t="s">
+        <v>56</v>
+      </c>
+      <c r="D26">
+        <v>20</v>
+      </c>
+      <c r="E26">
+        <v>1</v>
+      </c>
+      <c r="F26">
+        <v>1</v>
+      </c>
+      <c r="G26">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27">
+        <v>26</v>
+      </c>
+      <c r="B27" t="s">
+        <v>57</v>
+      </c>
+      <c r="C27" t="s">
+        <v>58</v>
+      </c>
+      <c r="D27">
+        <v>20</v>
+      </c>
+      <c r="E27">
+        <v>1</v>
+      </c>
+      <c r="F27">
+        <v>1</v>
+      </c>
+      <c r="G27">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28">
+        <v>27</v>
+      </c>
+      <c r="B28" t="s">
+        <v>59</v>
+      </c>
+      <c r="C28" t="s">
+        <v>60</v>
+      </c>
+      <c r="D28">
+        <v>20</v>
+      </c>
+      <c r="E28">
+        <v>1</v>
+      </c>
+      <c r="F28">
+        <v>1</v>
+      </c>
+      <c r="G28">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29">
+        <v>28</v>
+      </c>
+      <c r="B29" t="s">
+        <v>61</v>
+      </c>
+      <c r="C29" t="s">
+        <v>62</v>
+      </c>
+      <c r="D29">
+        <v>20</v>
+      </c>
+      <c r="E29">
+        <v>1</v>
+      </c>
+      <c r="F29">
+        <v>1</v>
+      </c>
+      <c r="G29">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30">
+        <v>29</v>
+      </c>
+      <c r="B30" t="s">
+        <v>63</v>
+      </c>
+      <c r="C30" t="s">
+        <v>64</v>
+      </c>
+      <c r="D30">
+        <v>20</v>
+      </c>
+      <c r="E30">
+        <v>1</v>
+      </c>
+      <c r="F30">
+        <v>1</v>
+      </c>
+      <c r="G30">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>65</v>
+      </c>
+      <c r="C31" t="s">
+        <v>66</v>
+      </c>
+      <c r="D31">
+        <v>20</v>
+      </c>
+      <c r="E31">
+        <v>1</v>
+      </c>
+      <c r="F31">
+        <v>1</v>
+      </c>
+      <c r="G31">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32">
         <v>31</v>
       </c>
-      <c r="F17">
+      <c r="B32" t="s">
+        <v>67</v>
+      </c>
+      <c r="C32" t="s">
+        <v>68</v>
+      </c>
+      <c r="D32">
+        <v>20</v>
+      </c>
+      <c r="E32">
+        <v>1</v>
+      </c>
+      <c r="F32">
+        <v>2</v>
+      </c>
+      <c r="G32">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33">
+        <v>32</v>
+      </c>
+      <c r="B33" t="s">
+        <v>69</v>
+      </c>
+      <c r="C33" t="s">
+        <v>70</v>
+      </c>
+      <c r="D33">
+        <v>20</v>
+      </c>
+      <c r="E33">
+        <v>1</v>
+      </c>
+      <c r="F33">
+        <v>2</v>
+      </c>
+      <c r="G33">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34">
+        <v>33</v>
+      </c>
+      <c r="B34" t="s">
+        <v>71</v>
+      </c>
+      <c r="C34" t="s">
+        <v>72</v>
+      </c>
+      <c r="D34">
+        <v>20</v>
+      </c>
+      <c r="E34">
+        <v>1</v>
+      </c>
+      <c r="F34">
+        <v>2</v>
+      </c>
+      <c r="G34">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35">
+        <v>34</v>
+      </c>
+      <c r="B35" t="s">
+        <v>73</v>
+      </c>
+      <c r="C35" t="s">
+        <v>74</v>
+      </c>
+      <c r="D35">
+        <v>20</v>
+      </c>
+      <c r="E35">
+        <v>1</v>
+      </c>
+      <c r="F35">
+        <v>3</v>
+      </c>
+      <c r="G35">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36">
+        <v>35</v>
+      </c>
+      <c r="B36" t="s">
+        <v>75</v>
+      </c>
+      <c r="C36" t="s">
+        <v>76</v>
+      </c>
+      <c r="D36">
+        <v>13</v>
+      </c>
+      <c r="E36">
+        <v>1</v>
+      </c>
+      <c r="F36">
+        <v>1</v>
+      </c>
+      <c r="G36">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37">
+        <v>36</v>
+      </c>
+      <c r="B37" t="s">
+        <v>77</v>
+      </c>
+      <c r="C37" t="s">
+        <v>78</v>
+      </c>
+      <c r="D37">
+        <v>13</v>
+      </c>
+      <c r="E37">
+        <v>1</v>
+      </c>
+      <c r="F37">
+        <v>1</v>
+      </c>
+      <c r="G37">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38">
+        <v>37</v>
+      </c>
+      <c r="B38" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" t="s">
+        <v>79</v>
+      </c>
+      <c r="D38">
+        <v>13</v>
+      </c>
+      <c r="E38">
+        <v>1</v>
+      </c>
+      <c r="F38">
+        <v>1</v>
+      </c>
+      <c r="G38">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39">
+        <v>38</v>
+      </c>
+      <c r="B39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C39" t="s">
+        <v>80</v>
+      </c>
+      <c r="D39">
+        <v>13</v>
+      </c>
+      <c r="E39">
+        <v>1</v>
+      </c>
+      <c r="F39">
+        <v>1</v>
+      </c>
+      <c r="G39">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40">
+        <v>39</v>
+      </c>
+      <c r="B40" t="s">
+        <v>81</v>
+      </c>
+      <c r="C40" t="s">
+        <v>82</v>
+      </c>
+      <c r="D40">
+        <v>13</v>
+      </c>
+      <c r="E40">
+        <v>1</v>
+      </c>
+      <c r="F40">
+        <v>1</v>
+      </c>
+      <c r="G40">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41">
+        <v>40</v>
+      </c>
+      <c r="B41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C41" t="s">
+        <v>83</v>
+      </c>
+      <c r="D41">
+        <v>13</v>
+      </c>
+      <c r="E41">
+        <v>1</v>
+      </c>
+      <c r="F41">
+        <v>1</v>
+      </c>
+      <c r="G41">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42">
+        <v>41</v>
+      </c>
+      <c r="B42" t="s">
+        <v>84</v>
+      </c>
+      <c r="C42" t="s">
+        <v>85</v>
+      </c>
+      <c r="D42">
+        <v>13</v>
+      </c>
+      <c r="E42">
+        <v>1</v>
+      </c>
+      <c r="F42">
+        <v>1</v>
+      </c>
+      <c r="G42">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43">
+        <v>42</v>
+      </c>
+      <c r="B43" t="s">
+        <v>84</v>
+      </c>
+      <c r="C43" t="s">
+        <v>86</v>
+      </c>
+      <c r="D43">
+        <v>13</v>
+      </c>
+      <c r="E43">
+        <v>1</v>
+      </c>
+      <c r="F43">
+        <v>1</v>
+      </c>
+      <c r="G43">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44">
+        <v>43</v>
+      </c>
+      <c r="B44" t="s">
+        <v>84</v>
+      </c>
+      <c r="C44" t="s">
+        <v>87</v>
+      </c>
+      <c r="D44">
+        <v>13</v>
+      </c>
+      <c r="E44">
+        <v>1</v>
+      </c>
+      <c r="F44">
+        <v>1</v>
+      </c>
+      <c r="G44">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45">
+        <v>44</v>
+      </c>
+      <c r="B45" t="s">
+        <v>88</v>
+      </c>
+      <c r="C45" t="s">
+        <v>89</v>
+      </c>
+      <c r="D45">
+        <v>13</v>
+      </c>
+      <c r="E45">
+        <v>1</v>
+      </c>
+      <c r="F45">
+        <v>2</v>
+      </c>
+      <c r="G45">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46">
+        <v>45</v>
+      </c>
+      <c r="B46" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" t="s">
+        <v>90</v>
+      </c>
+      <c r="F46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47">
+        <v>46</v>
+      </c>
+      <c r="B47" t="s">
+        <v>13</v>
+      </c>
+      <c r="C47" t="s">
+        <v>91</v>
+      </c>
+      <c r="F47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48">
+        <v>47</v>
+      </c>
+      <c r="B48" t="s">
+        <v>92</v>
+      </c>
+      <c r="C48" t="s">
+        <v>93</v>
+      </c>
+      <c r="F48">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49">
+        <v>48</v>
+      </c>
+      <c r="B49" t="s">
+        <v>94</v>
+      </c>
+      <c r="C49" t="s">
+        <v>95</v>
+      </c>
+      <c r="F49">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50">
+        <v>49</v>
+      </c>
+      <c r="B50" t="s">
+        <v>96</v>
+      </c>
+      <c r="C50" t="s">
+        <v>97</v>
+      </c>
+      <c r="F50">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51">
+        <v>50</v>
+      </c>
+      <c r="B51" t="s">
+        <v>59</v>
+      </c>
+      <c r="C51" t="s">
+        <v>98</v>
+      </c>
+      <c r="F51">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52">
+        <v>51</v>
+      </c>
+      <c r="B52" t="s">
+        <v>99</v>
+      </c>
+      <c r="C52" t="s">
+        <v>100</v>
+      </c>
+      <c r="F52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53">
+        <v>52</v>
+      </c>
+      <c r="B53" t="s">
+        <v>101</v>
+      </c>
+      <c r="C53" t="s">
+        <v>102</v>
+      </c>
+      <c r="F53">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54">
+        <v>53</v>
+      </c>
+      <c r="B54" t="s">
+        <v>103</v>
+      </c>
+      <c r="C54" t="s">
+        <v>104</v>
+      </c>
+      <c r="F54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55">
+        <v>54</v>
+      </c>
+      <c r="B55" t="s">
+        <v>105</v>
+      </c>
+      <c r="C55" t="s">
+        <v>106</v>
+      </c>
+      <c r="F55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56">
+        <v>55</v>
+      </c>
+      <c r="B56" t="s">
+        <v>107</v>
+      </c>
+      <c r="C56" t="s">
+        <v>108</v>
+      </c>
+      <c r="F56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57">
+        <v>56</v>
+      </c>
+      <c r="B57" t="s">
+        <v>109</v>
+      </c>
+      <c r="C57" t="s">
+        <v>110</v>
+      </c>
+      <c r="F57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>